--- v0 (2026-07-04)
+++ v1 (2026-09-13)
@@ -482,51 +482,51 @@
       <c r="B4" t="str">
         <v>Brisbane Studio SARL</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SIREN</v>
       </c>
       <c r="B5" t="str">
         <v>842568741</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Période</v>
       </c>
       <c r="B6" t="str">
         <v>mai 2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Édité le</v>
       </c>
       <c r="B7" t="str">
-        <v>04/07/2026</v>
+        <v>13/09/2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Édité par</v>
       </c>
       <c r="B8" t="str">
         <v>Camille Lefebvre</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>SaaS</v>
       </c>
       <c r="B9" t="str">
         <v>notefraispilot</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Mode démo</v>
       </c>
       <c r="B10" t="str">
         <v>Non</v>
       </c>
@@ -583,51 +583,51 @@
       </c>
       <c r="B2">
         <v>3457.01</v>
       </c>
       <c r="C2" t="str">
         <v>EUR</v>
       </c>
       <c r="D2" t="str">
         <v>Σ montantTtc des lignes de frais du mois</v>
       </c>
       <c r="E2">
         <v>10</v>
       </c>
       <c r="F2" t="str">
         <v/>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>TVA récupérable</v>
       </c>
       <c r="B3">
-        <v>246.06</v>
+        <v>169.49</v>
       </c>
       <c r="C3" t="str">
         <v>EUR</v>
       </c>
       <c r="D3" t="str">
         <v>Σ tvaDeductible = tvaMontant × pct catégorie (PCG + BOFiP-TVA-DED)</v>
       </c>
       <c r="E3">
         <v>10</v>
       </c>
       <c r="F3" t="str">
         <v/>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Collaborateurs actifs</v>
       </c>
       <c r="B4">
         <v>7</v>
       </c>
       <c r="C4" t="str">
@@ -715,121 +715,121 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Collaborateur</v>
       </c>
       <c r="B1" t="str">
         <v>Nb notes</v>
       </c>
       <c r="C1" t="str">
         <v>Total TTC</v>
       </c>
       <c r="D1" t="str">
         <v>TVA récupérable</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2">
         <v>1546.77</v>
       </c>
       <c r="D2">
-        <v>95.74</v>
+        <v>64.46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Léa Petit</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>594.35</v>
       </c>
       <c r="D3">
-        <v>48.43</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Maxime Bernard</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>398.02</v>
       </c>
       <c r="D4">
-        <v>32.53</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Thomas Rousseau</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>265.19</v>
       </c>
       <c r="D5">
-        <v>13.67</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Hugo Faure</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>249.55</v>
       </c>
       <c r="D6">
-        <v>20.59</v>
+        <v>9.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lucas Garnier</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>226.73</v>
       </c>
       <c r="D7">
-        <v>21.29</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Antoine Mercier</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>176.4</v>
       </c>
       <c r="D8">
         <v>13.81</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -847,51 +847,51 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Catégorie</v>
       </c>
       <c r="B1" t="str">
         <v>Nb reçus</v>
       </c>
       <c r="C1" t="str">
         <v>Total TTC</v>
       </c>
       <c r="D1" t="str">
         <v>TVA récupérable</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Train / Avion</v>
       </c>
       <c r="B2">
         <v>4</v>
       </c>
       <c r="C2">
         <v>638.03</v>
       </c>
       <c r="D2">
-        <v>58.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Restaurant client</v>
       </c>
       <c r="B3">
         <v>7</v>
       </c>
       <c r="C3">
         <v>568.16</v>
       </c>
       <c r="D3">
         <v>51.66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Hébergement (grande ville)</v>
       </c>
       <c r="B4">
         <v>6</v>
       </c>
       <c r="C4">
         <v>500.56</v>
@@ -917,51 +917,51 @@
     <row r="6">
       <c r="A6" t="str">
         <v>Restaurant équipe</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6">
         <v>247.44</v>
       </c>
       <c r="D6">
         <v>22.49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="B7">
         <v>5</v>
       </c>
       <c r="C7">
         <v>204.15</v>
       </c>
       <c r="D7">
-        <v>18.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Hébergement (autres villes)</v>
       </c>
       <c r="B8">
         <v>3</v>
       </c>
       <c r="C8">
         <v>178.76</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Fournitures administratives</v>
       </c>
       <c r="B9">
         <v>5</v>
       </c>
       <c r="C9">
         <v>156.18</v>
@@ -1102,51 +1102,51 @@
       </c>
       <c r="H1" t="str">
         <v>Statut</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>2026-05-08</v>
       </c>
       <c r="B2" t="str">
         <v>NDF-2026-0010</v>
       </c>
       <c r="C2" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="D2" t="str">
         <v>Train / Avion</v>
       </c>
       <c r="E2" t="str">
         <v>BlaBlaCar</v>
       </c>
       <c r="F2">
         <v>244.38</v>
       </c>
       <c r="G2">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="H2" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>2026-05-06</v>
       </c>
       <c r="B3" t="str">
         <v>NDF-2026-0006</v>
       </c>
       <c r="C3" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="D3" t="str">
         <v>Indemnités kilométriques</v>
       </c>
       <c r="E3" t="str">
         <v>IK Citroën C4</v>
       </c>
       <c r="F3">
         <v>213.7</v>
       </c>
       <c r="G3">
@@ -1180,103 +1180,103 @@
       </c>
       <c r="H4" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>2026-05-14</v>
       </c>
       <c r="B5" t="str">
         <v>NDF-2026-0008</v>
       </c>
       <c r="C5" t="str">
         <v>Léa Petit</v>
       </c>
       <c r="D5" t="str">
         <v>Train / Avion</v>
       </c>
       <c r="E5" t="str">
         <v>SNCF Connect</v>
       </c>
       <c r="F5">
         <v>150.93</v>
       </c>
       <c r="G5">
-        <v>13.72</v>
+        <v>0</v>
       </c>
       <c r="H5" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>2026-05-11</v>
       </c>
       <c r="B6" t="str">
         <v>NDF-2026-0002</v>
       </c>
       <c r="C6" t="str">
         <v>Hugo Faure</v>
       </c>
       <c r="D6" t="str">
         <v>Train / Avion</v>
       </c>
       <c r="E6" t="str">
         <v>G7 Taxis</v>
       </c>
       <c r="F6">
         <v>127.34</v>
       </c>
       <c r="G6">
-        <v>11.58</v>
+        <v>0</v>
       </c>
       <c r="H6" t="str">
         <v>rejetee</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>2026-05-08</v>
       </c>
       <c r="B7" t="str">
         <v>NDF-2026-0004</v>
       </c>
       <c r="C7" t="str">
         <v>Lucas Garnier</v>
       </c>
       <c r="D7" t="str">
         <v>Train / Avion</v>
       </c>
       <c r="E7" t="str">
         <v>Air France</v>
       </c>
       <c r="F7">
         <v>115.38</v>
       </c>
       <c r="G7">
-        <v>10.49</v>
+        <v>0</v>
       </c>
       <c r="H7" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>2026-05-19</v>
       </c>
       <c r="B8" t="str">
         <v>NDF-2026-0005</v>
       </c>
       <c r="C8" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="D8" t="str">
         <v>Restaurant client</v>
       </c>
       <c r="E8" t="str">
         <v>Bagelstein</v>
       </c>
       <c r="F8">
         <v>111.39</v>
       </c>
       <c r="G8">
@@ -1778,51 +1778,51 @@
       </c>
       <c r="H27" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>2026-05-08</v>
       </c>
       <c r="B28" t="str">
         <v>NDF-2026-0010</v>
       </c>
       <c r="C28" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="D28" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="E28" t="str">
         <v>Uber</v>
       </c>
       <c r="F28">
         <v>51.77</v>
       </c>
       <c r="G28">
-        <v>4.71</v>
+        <v>0</v>
       </c>
       <c r="H28" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>2026-05-14</v>
       </c>
       <c r="B29" t="str">
         <v>NDF-2026-0008</v>
       </c>
       <c r="C29" t="str">
         <v>Léa Petit</v>
       </c>
       <c r="D29" t="str">
         <v>Abonnement SaaS pro</v>
       </c>
       <c r="E29" t="str">
         <v>Figma</v>
       </c>
       <c r="F29">
         <v>50.28</v>
       </c>
       <c r="G29">
@@ -1882,51 +1882,51 @@
       </c>
       <c r="H31" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>2026-05-06</v>
       </c>
       <c r="B32" t="str">
         <v>NDF-2026-0006</v>
       </c>
       <c r="C32" t="str">
         <v>Nina Dupuis</v>
       </c>
       <c r="D32" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="E32" t="str">
         <v>Uber</v>
       </c>
       <c r="F32">
         <v>47.8</v>
       </c>
       <c r="G32">
-        <v>4.35</v>
+        <v>0</v>
       </c>
       <c r="H32" t="str">
         <v>soumise</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>2026-05-14</v>
       </c>
       <c r="B33" t="str">
         <v>NDF-2026-0008</v>
       </c>
       <c r="C33" t="str">
         <v>Léa Petit</v>
       </c>
       <c r="D33" t="str">
         <v>Carburant — gazole</v>
       </c>
       <c r="E33" t="str">
         <v>BP</v>
       </c>
       <c r="F33">
         <v>47.62</v>
       </c>
       <c r="G33">
@@ -1934,51 +1934,51 @@
       </c>
       <c r="H33" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>2026-05-21</v>
       </c>
       <c r="B34" t="str">
         <v>NDF-2026-0001</v>
       </c>
       <c r="C34" t="str">
         <v>Thomas Rousseau</v>
       </c>
       <c r="D34" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="E34" t="str">
         <v>Uber</v>
       </c>
       <c r="F34">
         <v>46.84</v>
       </c>
       <c r="G34">
-        <v>4.26</v>
+        <v>0</v>
       </c>
       <c r="H34" t="str">
         <v>brouillon</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>2026-05-05</v>
       </c>
       <c r="B35" t="str">
         <v>NDF-2026-0009</v>
       </c>
       <c r="C35" t="str">
         <v>Maxime Bernard</v>
       </c>
       <c r="D35" t="str">
         <v>Cadeau à la clientèle</v>
       </c>
       <c r="E35" t="str">
         <v>La Maison du Chocolat</v>
       </c>
       <c r="F35">
         <v>41.89</v>
       </c>
       <c r="G35">
@@ -2116,51 +2116,51 @@
       </c>
       <c r="H40" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>2026-05-14</v>
       </c>
       <c r="B41" t="str">
         <v>NDF-2026-0008</v>
       </c>
       <c r="C41" t="str">
         <v>Léa Petit</v>
       </c>
       <c r="D41" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="E41" t="str">
         <v>Uber</v>
       </c>
       <c r="F41">
         <v>32.06</v>
       </c>
       <c r="G41">
-        <v>2.91</v>
+        <v>0</v>
       </c>
       <c r="H41" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>2026-05-22</v>
       </c>
       <c r="B42" t="str">
         <v>NDF-2026-0001</v>
       </c>
       <c r="C42" t="str">
         <v>Thomas Rousseau</v>
       </c>
       <c r="D42" t="str">
         <v>Fournitures administratives</v>
       </c>
       <c r="E42" t="str">
         <v>Amazon Business</v>
       </c>
       <c r="F42">
         <v>30.1</v>
       </c>
       <c r="G42">
@@ -2272,51 +2272,51 @@
       </c>
       <c r="H46" t="str">
         <v>brouillon</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>2026-05-03</v>
       </c>
       <c r="B47" t="str">
         <v>NDF-2026-0009</v>
       </c>
       <c r="C47" t="str">
         <v>Maxime Bernard</v>
       </c>
       <c r="D47" t="str">
         <v>Taxi / VTC</v>
       </c>
       <c r="E47" t="str">
         <v>G7 Taxis</v>
       </c>
       <c r="F47">
         <v>25.68</v>
       </c>
       <c r="G47">
-        <v>2.33</v>
+        <v>0</v>
       </c>
       <c r="H47" t="str">
         <v>remboursee</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>2026-05-09</v>
       </c>
       <c r="B48" t="str">
         <v>NDF-2026-0002</v>
       </c>
       <c r="C48" t="str">
         <v>Hugo Faure</v>
       </c>
       <c r="D48" t="str">
         <v>Repas terrain (hors locaux)</v>
       </c>
       <c r="E48" t="str">
         <v>Sushi Tora</v>
       </c>
       <c r="F48">
         <v>25.14</v>
       </c>
       <c r="G48">